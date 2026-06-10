--- v0 (2025-10-02)
+++ v1 (2026-06-10)
@@ -11,410 +11,560 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="49">
-[...50 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="91">
   <si>
     <t>CS TI</t>
   </si>
   <si>
     <t>CS PH</t>
   </si>
   <si>
-    <t>CH OP</t>
-[...13 lines deleted...]
-  <si>
     <t>ARRIVÉE</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>CHEVAUX A RAYER</t>
   </si>
   <si>
-    <t>Pour voir les bilans des pronostics, cliquez directement sur les liens des colonnes ci-dessus.</t>
-[...1 lines deleted...]
-  <si>
     <t>Autres résutats :</t>
   </si>
   <si>
     <t>PRONOSTIC UNIQUE</t>
   </si>
   <si>
     <t>CHEVAUX DU JOUR</t>
   </si>
   <si>
-    <t>COUPLES SPECIAUX</t>
-[...1 lines deleted...]
-  <si>
     <t>DATE</t>
   </si>
   <si>
-    <t>Pour vous aider à faire un choix si votre budget est serré : jouez les colonnes : EMP, CH TP et /ou CH EM</t>
-[...44 lines deleted...]
-    <t>LE COUP SUR DE PRONOSTICS PREMIUM</t>
+    <t>S'il n'y a pas de date indiquée sur ces feuilles, c'est qu'il n'y a rien à jouer.</t>
+  </si>
+  <si>
+    <t>14-11-12-15-10</t>
+  </si>
+  <si>
+    <t>1-14-12-15-7</t>
+  </si>
+  <si>
+    <t>8-10-12-13-6</t>
+  </si>
+  <si>
+    <t>CS HR</t>
+  </si>
+  <si>
+    <t>CS EM</t>
+  </si>
+  <si>
+    <t>CS MX</t>
+  </si>
+  <si>
+    <t>CS PG</t>
+  </si>
+  <si>
+    <t>CS MT</t>
+  </si>
+  <si>
+    <t>CS TP</t>
+  </si>
+  <si>
+    <t>CS RF</t>
+  </si>
+  <si>
+    <t>CS RM</t>
+  </si>
+  <si>
+    <t>CS CH</t>
+  </si>
+  <si>
+    <t>CS PP</t>
+  </si>
+  <si>
+    <t>CPS</t>
+  </si>
+  <si>
+    <t>NOMENCLATURE</t>
+  </si>
+  <si>
+    <t>EMP = Cheval des Editions Magic prono</t>
+  </si>
+  <si>
+    <t>CS HR = Coup sûr www.horse-racing-online.eu</t>
+  </si>
+  <si>
+    <t>CS EM = Coup sûr www.editions-magic-prono.eu</t>
+  </si>
+  <si>
+    <t>CS MX = Coup sûr www.pronostics.biz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS PG = Coup sûr www.pronostic-gagnant.eu </t>
+  </si>
+  <si>
+    <t>CS PH = Coup sûr www.pronostics-hippiques.eu</t>
+  </si>
+  <si>
+    <t>CS MT = Coup sûr www.magicien-du-turf.biz</t>
+  </si>
+  <si>
+    <t>CS TP = Coup sûr www.turfiste-professionnel.com</t>
+  </si>
+  <si>
+    <t>CS RF = Coup sûr www.editions-reussir-facilement.com</t>
+  </si>
+  <si>
+    <t>CS RM = Coup sûr www.reussite-maximum.eu</t>
+  </si>
+  <si>
+    <t>CS CH = Coup sûr www.courses-hippiques.eu</t>
+  </si>
+  <si>
+    <t>CS PP = Coup sûr Pronostics Premium</t>
+  </si>
+  <si>
+    <t>CPS = Coup presque sûr</t>
+  </si>
+  <si>
+    <t>8-12-2-15-5</t>
+  </si>
+  <si>
+    <t>14-12-9-15-16</t>
+  </si>
+  <si>
+    <t>2-14-4-5-1</t>
+  </si>
+  <si>
+    <t>6-15-4-8-5</t>
+  </si>
+  <si>
+    <t>10-11-2-3-16</t>
+  </si>
+  <si>
+    <t>16-8-5-3-9</t>
+  </si>
+  <si>
+    <t>12-2-1-8-11</t>
+  </si>
+  <si>
+    <t>8-15-10-3-2</t>
+  </si>
+  <si>
+    <t>1-6-8-3-10</t>
+  </si>
+  <si>
+    <t>8-3-13-11-10</t>
+  </si>
+  <si>
+    <t>13-16-10-15-18</t>
+  </si>
+  <si>
+    <t>9-12-14-4-13</t>
+  </si>
+  <si>
+    <t>4-6-7-12-5</t>
+  </si>
+  <si>
+    <t>13-11-6-10-12</t>
+  </si>
+  <si>
+    <t>10-11-2-14-9</t>
+  </si>
+  <si>
+    <t>3-10-15-16-8</t>
+  </si>
+  <si>
+    <t>13-8-9-1-12</t>
+  </si>
+  <si>
+    <t>7-11-4-6-5</t>
+  </si>
+  <si>
+    <t>3-10-7-4-14</t>
+  </si>
+  <si>
+    <t>9-14-7-8-11</t>
+  </si>
+  <si>
+    <t>9-14-2-7-5</t>
+  </si>
+  <si>
+    <t>6-3-7-15-2</t>
+  </si>
+  <si>
+    <t>10-5-1-4-3</t>
+  </si>
+  <si>
+    <t>12-9-5-6-11</t>
+  </si>
+  <si>
+    <t>11-3-8-9-13</t>
+  </si>
+  <si>
+    <t>13-12-7-16-11</t>
+  </si>
+  <si>
+    <t>10-15-14-1-3</t>
+  </si>
+  <si>
+    <t>CS TI = Coup sûr www.turfistes.eu</t>
+  </si>
+  <si>
+    <t>6-8-15-10-13</t>
+  </si>
+  <si>
+    <t>9-6-12-14-8</t>
+  </si>
+  <si>
+    <t>2-4-10-14-13</t>
+  </si>
+  <si>
+    <t>1-10-6-4-11</t>
+  </si>
+  <si>
+    <t>13-5-14-10-8</t>
+  </si>
+  <si>
+    <t>1-14-7-8-16</t>
+  </si>
+  <si>
+    <t>2-5-6-4-9</t>
+  </si>
+  <si>
+    <t>7-3-6-5-9</t>
+  </si>
+  <si>
+    <t>2-6-9-14-5</t>
+  </si>
+  <si>
+    <t>13-6-3-1-5</t>
+  </si>
+  <si>
+    <t>7-2-4-5-12</t>
+  </si>
+  <si>
+    <t>3-7-5-10-8</t>
+  </si>
+  <si>
+    <t>5-8-9-13-6</t>
+  </si>
+  <si>
+    <t>annulée</t>
+  </si>
+  <si>
+    <t>5-7-2-12-11</t>
+  </si>
+  <si>
+    <t>5-8-7-3-2</t>
+  </si>
+  <si>
+    <t>5-8-2-13-6</t>
+  </si>
+  <si>
+    <t>7-15-13-9-2</t>
+  </si>
+  <si>
+    <t>13-5-9-14-10</t>
+  </si>
+  <si>
+    <t>1-5-9-3-2</t>
+  </si>
+  <si>
+    <t>9-4-10-3-7</t>
+  </si>
+  <si>
+    <t>10-8-7-3-12</t>
+  </si>
+  <si>
+    <t>RENDEMENTS</t>
+  </si>
+  <si>
+    <t>Pour voir les bilansdétaillés des pronostics, cliquez directement sur les liens des colonnes ci-dessus.</t>
+  </si>
+  <si>
+    <t>SPECIMEN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="12">
+  <fonts count="14">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10.55"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color rgb="FFFF0000"/>
-[...13 lines deleted...]
-      <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF006600"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="14"/>
-      <color theme="10"/>
-      <name val="Calibri"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF7030A0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF006600"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -683,1086 +833,2225 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/coup_sur_1_ts.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/coup_sur_pronos_hippiques.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_Pronostic.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/cheval_horse%20racing.htm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_coup_sur_Pronostics_Premium.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/resultats_trot_cheval_manquant.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_coup_sur_TI.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_des_citations.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_le%20cheval_des_emp.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_courses_hippiques.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.magicien-du-turf.biz/Bilans_pronostics/couples_speciaux_pronos_hippiques.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/Bilans_PG_chevaux_a_rayer.htm" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_PG_Cheval_du_site.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reussite-maximum.eu/resultats/bilans_reussite_maximum.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/cheval_de_mrx.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/cheval_out.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/Cheval_reussir_facilement.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_chevaux_du_jour.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_cheval_editions_magic_prono.htm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_placement_TP.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_cheval_optimum.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_chevaux_du_jour.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/bilans_Pronostic.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.magicien-du-turf.biz/Bilans_pronostics/Bilans_PG_chevaux_a_rayer.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA35"/>
+  <dimension ref="A1:Y89"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="W14" sqref="W14"/>
+      <selection activeCell="I47" sqref="I47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="11" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="20" max="20" width="11.42578125" style="2"/>
+    <col min="1" max="1" width="17.5703125" style="6" customWidth="1"/>
+    <col min="2" max="15" width="8.7109375" style="7" customWidth="1"/>
+    <col min="16" max="16" width="18.28515625" style="7" customWidth="1"/>
+    <col min="17" max="17" width="3.7109375" style="2" customWidth="1"/>
+    <col min="18" max="18" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
-      <c r="A3" s="9" t="s">
+    <row r="1" spans="1:19" ht="26.25">
+      <c r="H1" s="32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="P3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="R3" s="17"/>
+      <c r="S3" s="1"/>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="R4" s="17"/>
+      <c r="S4" s="1"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" s="6">
+        <v>46023</v>
+      </c>
+      <c r="L5" s="7">
+        <v>506</v>
+      </c>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="R5" s="17"/>
+      <c r="S5" s="1"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="6">
+        <v>46025</v>
+      </c>
+      <c r="B6" s="7">
+        <v>415</v>
+      </c>
+      <c r="F6" s="7">
+        <v>415</v>
+      </c>
+      <c r="L6" s="7">
+        <v>415</v>
+      </c>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="R6" s="17"/>
+      <c r="S6" s="1"/>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="6">
+        <v>46026</v>
+      </c>
+      <c r="B7" s="8">
+        <v>402</v>
+      </c>
+      <c r="C7" s="8">
+        <v>402</v>
+      </c>
+      <c r="D7" s="8">
+        <v>402</v>
+      </c>
+      <c r="E7" s="8">
+        <v>402</v>
+      </c>
+      <c r="F7" s="8">
+        <v>402</v>
+      </c>
+      <c r="G7" s="8">
+        <v>402</v>
+      </c>
+      <c r="H7" s="8">
+        <v>402</v>
+      </c>
+      <c r="I7" s="8">
+        <v>402</v>
+      </c>
+      <c r="J7" s="8">
+        <v>402</v>
+      </c>
+      <c r="K7" s="8">
+        <v>402</v>
+      </c>
+      <c r="L7" s="8">
+        <v>402</v>
+      </c>
+      <c r="M7" s="8">
+        <v>402</v>
+      </c>
+      <c r="N7" s="29">
+        <v>402</v>
+      </c>
+      <c r="O7" s="29">
+        <v>402</v>
+      </c>
+      <c r="P7" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="R7" s="17"/>
+      <c r="S7" s="1"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="6">
+        <v>46027</v>
+      </c>
+      <c r="B8" s="27">
+        <v>115</v>
+      </c>
+      <c r="C8" s="27">
+        <v>115</v>
+      </c>
+      <c r="D8" s="7">
+        <v>103</v>
+      </c>
+      <c r="E8" s="27">
+        <v>115</v>
+      </c>
+      <c r="F8" s="27">
+        <v>115</v>
+      </c>
+      <c r="H8" s="7">
+        <v>103</v>
+      </c>
+      <c r="I8" s="27">
+        <v>115</v>
+      </c>
+      <c r="J8" s="7">
+        <v>103</v>
+      </c>
+      <c r="K8" s="7">
+        <v>103</v>
+      </c>
+      <c r="L8" s="27">
+        <v>115</v>
+      </c>
+      <c r="N8" s="5"/>
+      <c r="O8" s="7">
+        <v>103</v>
+      </c>
+      <c r="P8" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" s="17"/>
+      <c r="S8" s="1"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="6">
+        <v>46028</v>
+      </c>
+      <c r="C9" s="7">
+        <v>113</v>
+      </c>
+      <c r="D9" s="7">
+        <v>113</v>
+      </c>
+      <c r="P9" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="R9" s="17"/>
+      <c r="S9" s="1"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="6">
+        <v>46030</v>
+      </c>
+      <c r="E10" s="7">
+        <v>103</v>
+      </c>
+      <c r="N10" s="7">
+        <v>101</v>
+      </c>
+      <c r="O10" s="7">
+        <v>103</v>
+      </c>
+      <c r="P10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="R10" s="17"/>
+      <c r="S10" s="1"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="6">
+        <v>46032</v>
+      </c>
+      <c r="B11" s="8">
+        <v>412</v>
+      </c>
+      <c r="C11" s="8">
+        <v>412</v>
+      </c>
+      <c r="F11" s="8">
+        <v>412</v>
+      </c>
+      <c r="L11" s="8">
+        <v>412</v>
+      </c>
+      <c r="M11" s="8">
+        <v>412</v>
+      </c>
+      <c r="O11" s="5"/>
+      <c r="P11" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="R11" s="17"/>
+      <c r="S11" s="1"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="6">
+        <v>46035</v>
+      </c>
+      <c r="O12" s="5"/>
+      <c r="P12" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="R12" s="17"/>
+      <c r="S12" s="1"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="6">
+        <v>46037</v>
+      </c>
+      <c r="B13" s="27">
+        <v>106</v>
+      </c>
+      <c r="C13" s="27">
+        <v>106</v>
+      </c>
+      <c r="D13" s="27">
+        <v>106</v>
+      </c>
+      <c r="E13" s="27">
+        <v>106</v>
+      </c>
+      <c r="F13" s="27">
+        <v>106</v>
+      </c>
+      <c r="H13" s="27">
+        <v>106</v>
+      </c>
+      <c r="I13" s="27">
+        <v>106</v>
+      </c>
+      <c r="J13" s="27">
+        <v>106</v>
+      </c>
+      <c r="K13" s="27">
+        <v>106</v>
+      </c>
+      <c r="L13" s="27">
+        <v>106</v>
+      </c>
+      <c r="N13" s="8">
+        <v>101</v>
+      </c>
+      <c r="O13" s="8">
+        <v>101</v>
+      </c>
+      <c r="P13" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="R13" s="17"/>
+      <c r="S13" s="1"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="6">
+        <v>46039</v>
+      </c>
+      <c r="C14" s="7">
+        <v>405</v>
+      </c>
+      <c r="E14" s="7">
+        <v>405</v>
+      </c>
+      <c r="J14" s="7">
+        <v>405</v>
+      </c>
+      <c r="P14" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="R14" s="17"/>
+      <c r="S14" s="1"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="6">
+        <v>46040</v>
+      </c>
+      <c r="E15" s="7">
+        <v>402</v>
+      </c>
+      <c r="P15" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="R15" s="17"/>
+      <c r="S15" s="1"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="6">
+        <v>46043</v>
+      </c>
+      <c r="C16" s="8">
+        <v>109</v>
+      </c>
+      <c r="E16" s="8">
+        <v>109</v>
+      </c>
+      <c r="I16" s="8">
+        <v>109</v>
+      </c>
+      <c r="L16" s="8">
+        <v>109</v>
+      </c>
+      <c r="M16" s="8">
+        <v>109</v>
+      </c>
+      <c r="P16" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="R16" s="17"/>
+      <c r="S16" s="1"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="6">
+        <v>46046</v>
+      </c>
+      <c r="P17" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="R17" s="17"/>
+      <c r="S17" s="1"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="6">
+        <v>46047</v>
+      </c>
+      <c r="C18" s="7">
+        <v>618</v>
+      </c>
+      <c r="E18" s="7">
+        <v>618</v>
+      </c>
+      <c r="L18" s="7">
+        <v>618</v>
+      </c>
+      <c r="N18" s="7">
+        <v>618</v>
+      </c>
+      <c r="O18" s="7">
+        <v>618</v>
+      </c>
+      <c r="P18" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="R18" s="17"/>
+      <c r="S18" s="1"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="6">
+        <v>46049</v>
+      </c>
+      <c r="I19" s="7">
+        <v>103</v>
+      </c>
+      <c r="N19" s="5"/>
+      <c r="P19" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="R19" s="17"/>
+      <c r="S19" s="1"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" s="6">
+        <v>46051</v>
+      </c>
+      <c r="B20" s="28">
+        <v>113</v>
+      </c>
+      <c r="C20" s="28">
+        <v>113</v>
+      </c>
+      <c r="L20" s="28">
+        <v>113</v>
+      </c>
+      <c r="M20" s="28">
+        <v>113</v>
+      </c>
+      <c r="N20" s="5"/>
+      <c r="P20" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="R20" s="17"/>
+      <c r="S20" s="1"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" s="6">
+        <v>46053</v>
+      </c>
+      <c r="C21" s="7">
+        <v>411</v>
+      </c>
+      <c r="N21" s="5"/>
+      <c r="P21" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="R21" s="17"/>
+      <c r="S21" s="1"/>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" s="6">
+        <v>46053</v>
+      </c>
+      <c r="C22" s="7">
+        <v>414</v>
+      </c>
+      <c r="D22" s="27">
+        <v>411</v>
+      </c>
+      <c r="F22" s="30"/>
+      <c r="H22" s="27">
+        <v>411</v>
+      </c>
+      <c r="I22" s="27">
+        <v>411</v>
+      </c>
+      <c r="J22" s="27">
+        <v>411</v>
+      </c>
+      <c r="K22" s="27">
+        <v>411</v>
+      </c>
+      <c r="L22" s="7">
+        <v>414</v>
+      </c>
+      <c r="N22" s="5"/>
+      <c r="O22" s="27">
+        <v>411</v>
+      </c>
+      <c r="P22" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="R22" s="17"/>
+      <c r="S22" s="1"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="6">
+        <v>46056</v>
+      </c>
+      <c r="C23" s="8">
+        <v>103</v>
+      </c>
+      <c r="D23" s="9">
+        <v>107</v>
+      </c>
+      <c r="J23" s="9">
+        <v>107</v>
+      </c>
+      <c r="N23" s="5"/>
+      <c r="P23" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="R23" s="17"/>
+      <c r="S23" s="1"/>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" s="6">
+        <v>46058</v>
+      </c>
+      <c r="B24" s="8">
+        <v>109</v>
+      </c>
+      <c r="C24" s="27">
+        <v>114</v>
+      </c>
+      <c r="D24" s="9">
+        <v>107</v>
+      </c>
+      <c r="F24" s="8">
+        <v>109</v>
+      </c>
+      <c r="L24" s="8">
+        <v>109</v>
+      </c>
+      <c r="N24" s="5"/>
+      <c r="P24" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="R24" s="17"/>
+      <c r="S24" s="1"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" s="6">
+        <v>46059</v>
+      </c>
+      <c r="B25" s="7">
+        <v>815</v>
+      </c>
+      <c r="F25" s="7">
+        <v>815</v>
+      </c>
+      <c r="L25" s="7">
+        <v>815</v>
+      </c>
+      <c r="N25" s="5"/>
+      <c r="P25" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="R25" s="17"/>
+      <c r="S25" s="1"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="6">
+        <v>46060</v>
+      </c>
+      <c r="B26" s="7">
+        <v>402</v>
+      </c>
+      <c r="C26" s="7">
+        <v>402</v>
+      </c>
+      <c r="G26" s="7">
+        <v>402</v>
+      </c>
+      <c r="I26" s="7">
+        <v>402</v>
+      </c>
+      <c r="J26" s="7">
+        <v>402</v>
+      </c>
+      <c r="K26" s="7">
+        <v>402</v>
+      </c>
+      <c r="L26" s="7">
+        <v>402</v>
+      </c>
+      <c r="M26" s="7">
+        <v>402</v>
+      </c>
+      <c r="N26" s="5"/>
+      <c r="O26" s="7">
+        <v>402</v>
+      </c>
+      <c r="P26" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="R26" s="17"/>
+      <c r="S26" s="1"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="6">
+        <v>46061</v>
+      </c>
+      <c r="C27" s="9">
+        <v>401</v>
+      </c>
+      <c r="J27" s="9">
+        <v>401</v>
+      </c>
+      <c r="K27" s="9">
+        <v>401</v>
+      </c>
+      <c r="L27" s="9">
+        <v>401</v>
+      </c>
+      <c r="N27" s="5"/>
+      <c r="P27" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="R27" s="17"/>
+      <c r="S27" s="1"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="6">
+        <v>46063</v>
+      </c>
+      <c r="B28" s="7">
+        <v>113</v>
+      </c>
+      <c r="C28" s="7">
+        <v>107</v>
+      </c>
+      <c r="L28" s="7">
+        <v>113</v>
+      </c>
+      <c r="N28" s="5"/>
+      <c r="P28" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="R28" s="17"/>
+      <c r="S28" s="1"/>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" s="6">
+        <v>46064</v>
+      </c>
+      <c r="C29" s="7">
+        <v>106</v>
+      </c>
+      <c r="L29" s="7">
+        <v>106</v>
+      </c>
+      <c r="P29" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="R29" s="3"/>
+      <c r="S29" s="1"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="6">
+        <v>46065</v>
+      </c>
+      <c r="C30" s="9">
+        <v>112</v>
+      </c>
+      <c r="P30" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="R30" s="19"/>
+      <c r="S30" s="10"/>
+      <c r="T30" s="18"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+      <c r="X30" s="1"/>
+      <c r="Y30" s="1"/>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" s="6">
+        <v>46066</v>
+      </c>
+      <c r="C31" s="8">
+        <v>801</v>
+      </c>
+      <c r="D31" s="8">
+        <v>801</v>
+      </c>
+      <c r="H31" s="8">
+        <v>801</v>
+      </c>
+      <c r="J31" s="8">
+        <v>801</v>
+      </c>
+      <c r="K31" s="8">
+        <v>801</v>
+      </c>
+      <c r="L31" s="8">
+        <v>801</v>
+      </c>
+      <c r="O31" s="8">
+        <v>401</v>
+      </c>
+      <c r="P31" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="R31" s="19"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="18"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+      <c r="X31" s="1"/>
+      <c r="Y31" s="1"/>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="6">
+        <v>46068</v>
+      </c>
+      <c r="B32" s="8">
+        <v>508</v>
+      </c>
+      <c r="D32" s="8">
+        <v>508</v>
+      </c>
+      <c r="F32" s="8">
+        <v>508</v>
+      </c>
+      <c r="G32" s="8">
+        <v>508</v>
+      </c>
+      <c r="I32" s="8">
+        <v>508</v>
+      </c>
+      <c r="L32" s="8">
+        <v>508</v>
+      </c>
+      <c r="N32" s="8">
+        <v>508</v>
+      </c>
+      <c r="O32" s="7">
+        <v>511</v>
+      </c>
+      <c r="P32" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="R32" s="19"/>
+      <c r="S32" s="10"/>
+      <c r="T32" s="18"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+      <c r="X32" s="1"/>
+      <c r="Y32" s="1"/>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" s="6">
+        <v>46069</v>
+      </c>
+      <c r="L33" s="7">
+        <v>115</v>
+      </c>
+      <c r="M33" s="7">
+        <v>115</v>
+      </c>
+      <c r="P33" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="R33" s="19"/>
+      <c r="S33" s="10"/>
+      <c r="T33" s="18"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+      <c r="X33" s="1"/>
+      <c r="Y33" s="1"/>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="6">
+        <v>46070</v>
+      </c>
+      <c r="B34" s="9">
+        <v>114</v>
+      </c>
+      <c r="C34" s="7">
+        <v>112</v>
+      </c>
+      <c r="F34" s="9">
+        <v>114</v>
+      </c>
+      <c r="J34" s="9">
+        <v>114</v>
+      </c>
+      <c r="K34" s="9">
+        <v>114</v>
+      </c>
+      <c r="L34" s="9">
+        <v>114</v>
+      </c>
+      <c r="M34" s="9">
+        <v>114</v>
+      </c>
+      <c r="P34" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="R34" s="19"/>
+      <c r="S34" s="10"/>
+      <c r="T34" s="18"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+      <c r="X34" s="1"/>
+      <c r="Y34" s="1"/>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" s="6">
+        <v>46072</v>
+      </c>
+      <c r="C35" s="27">
+        <v>108</v>
+      </c>
+      <c r="L35" s="7">
+        <v>111</v>
+      </c>
+      <c r="M35" s="7">
+        <v>111</v>
+      </c>
+      <c r="P35" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="R35" s="19"/>
+      <c r="S35" s="10"/>
+      <c r="T35" s="18"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+      <c r="X35" s="1"/>
+      <c r="Y35" s="1"/>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" s="6">
+        <v>46073</v>
+      </c>
+      <c r="B36" s="8">
+        <v>809</v>
+      </c>
+      <c r="L36" s="8">
+        <v>809</v>
+      </c>
+      <c r="M36" s="8">
+        <v>809</v>
+      </c>
+      <c r="P36" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="R36" s="19"/>
+      <c r="S36" s="10"/>
+      <c r="T36" s="18"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+      <c r="X36" s="1"/>
+      <c r="Y36" s="1"/>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="6">
+        <v>46075</v>
+      </c>
+      <c r="D37" s="7">
+        <v>414</v>
+      </c>
+      <c r="H37" s="7">
+        <v>414</v>
+      </c>
+      <c r="I37" s="7">
+        <v>414</v>
+      </c>
+      <c r="J37" s="7">
+        <v>414</v>
+      </c>
+      <c r="K37" s="7">
+        <v>414</v>
+      </c>
+      <c r="L37" s="7">
+        <v>414</v>
+      </c>
+      <c r="M37" s="7">
+        <v>414</v>
+      </c>
+      <c r="O37" s="7">
+        <v>414</v>
+      </c>
+      <c r="P37" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="R37" s="19"/>
+      <c r="S37" s="10"/>
+      <c r="T37" s="18"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+      <c r="X37" s="1"/>
+      <c r="Y37" s="1"/>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="6">
+        <v>46078</v>
+      </c>
+      <c r="B38" s="8">
+        <v>101</v>
+      </c>
+      <c r="C38" s="8">
+        <v>101</v>
+      </c>
+      <c r="F38" s="8">
+        <v>101</v>
+      </c>
+      <c r="G38" s="8">
+        <v>101</v>
+      </c>
+      <c r="I38" s="8">
+        <v>101</v>
+      </c>
+      <c r="J38" s="8">
+        <v>101</v>
+      </c>
+      <c r="K38" s="8">
+        <v>101</v>
+      </c>
+      <c r="L38" s="8">
+        <v>101</v>
+      </c>
+      <c r="M38" s="8">
+        <v>101</v>
+      </c>
+      <c r="O38" s="8">
+        <v>101</v>
+      </c>
+      <c r="P38" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="R38" s="19"/>
+      <c r="S38" s="10"/>
+      <c r="T38" s="18"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+      <c r="X38" s="1"/>
+      <c r="Y38" s="1"/>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="6">
+        <v>46079</v>
+      </c>
+      <c r="L39" s="7">
+        <v>101</v>
+      </c>
+      <c r="M39" s="7">
+        <v>101</v>
+      </c>
+      <c r="N39" s="7">
+        <v>101</v>
+      </c>
+      <c r="O39" s="7">
+        <v>101</v>
+      </c>
+      <c r="P39" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="R39" s="19"/>
+      <c r="S39" s="10"/>
+      <c r="T39" s="18"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+      <c r="X39" s="1"/>
+      <c r="Y39" s="1"/>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40" s="6">
+        <v>46080</v>
+      </c>
+      <c r="E40" s="27">
+        <v>914</v>
+      </c>
+      <c r="L40" s="8">
+        <v>901</v>
+      </c>
+      <c r="M40" s="8">
+        <v>901</v>
+      </c>
+      <c r="N40" s="27">
+        <v>914</v>
+      </c>
+      <c r="O40" s="27">
+        <v>914</v>
+      </c>
+      <c r="P40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="R40" s="19"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="18"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+      <c r="X40" s="1"/>
+      <c r="Y40" s="1"/>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41" s="6">
+        <v>46081</v>
+      </c>
+      <c r="C41" s="7">
+        <v>507</v>
+      </c>
+      <c r="D41" s="7">
+        <v>507</v>
+      </c>
+      <c r="E41" s="7">
+        <v>507</v>
+      </c>
+      <c r="L41" s="7">
+        <v>507</v>
+      </c>
+      <c r="M41" s="7">
+        <v>507</v>
+      </c>
+      <c r="P41" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="R41" s="19"/>
+      <c r="S41" s="10"/>
+      <c r="T41" s="18"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+      <c r="X41" s="1"/>
+      <c r="Y41" s="1"/>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" s="6">
+        <v>46083</v>
+      </c>
+      <c r="E42" s="8">
+        <v>107</v>
+      </c>
+      <c r="L42" s="8">
+        <v>107</v>
+      </c>
+      <c r="M42" s="8">
+        <v>107</v>
+      </c>
+      <c r="N42" s="9">
+        <v>106</v>
+      </c>
+      <c r="O42" s="9">
+        <v>106</v>
+      </c>
+      <c r="P42" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="R42" s="19"/>
+      <c r="S42" s="10"/>
+      <c r="T42" s="18"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+      <c r="X42" s="1"/>
+      <c r="Y42" s="1"/>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43" s="6">
+        <v>46085</v>
+      </c>
+      <c r="E43" s="7">
+        <v>108</v>
+      </c>
+      <c r="F43" s="7">
+        <v>108</v>
+      </c>
+      <c r="P43" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="R43" s="19"/>
+      <c r="S43" s="10"/>
+      <c r="T43" s="18"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+      <c r="X43" s="1"/>
+      <c r="Y43" s="1"/>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" s="6">
+        <v>46087</v>
+      </c>
+      <c r="I44" s="7">
+        <v>805</v>
+      </c>
+      <c r="M44" s="7">
+        <v>805</v>
+      </c>
+      <c r="P44" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="R44" s="19"/>
+      <c r="S44" s="10"/>
+      <c r="T44" s="18"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+      <c r="X44" s="1"/>
+      <c r="Y44" s="1"/>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45" s="6">
+        <v>46089</v>
+      </c>
+      <c r="B45" s="9">
+        <v>404</v>
+      </c>
+      <c r="D45" s="8">
+        <v>407</v>
+      </c>
+      <c r="E45" s="9">
+        <v>404</v>
+      </c>
+      <c r="F45" s="9">
+        <v>404</v>
+      </c>
+      <c r="G45" s="9">
+        <v>404</v>
+      </c>
+      <c r="H45" s="8">
+        <v>407</v>
+      </c>
+      <c r="I45" s="8">
+        <v>407</v>
+      </c>
+      <c r="J45" s="8">
+        <v>407</v>
+      </c>
+      <c r="K45" s="8">
+        <v>407</v>
+      </c>
+      <c r="L45" s="9">
+        <v>404</v>
+      </c>
+      <c r="M45" s="9">
+        <v>404</v>
+      </c>
+      <c r="N45" s="9">
+        <v>404</v>
+      </c>
+      <c r="O45" s="9">
+        <v>404</v>
+      </c>
+      <c r="P45" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="R45" s="19"/>
+      <c r="S45" s="10"/>
+      <c r="T45" s="18"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+      <c r="X45" s="1"/>
+      <c r="Y45" s="1"/>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="A46" s="6">
+        <v>46090</v>
+      </c>
+      <c r="C46" s="9">
+        <v>405</v>
+      </c>
+      <c r="D46" s="27">
+        <v>407</v>
+      </c>
+      <c r="I46" s="7">
+        <v>401</v>
+      </c>
+      <c r="L46" s="7">
+        <v>401</v>
+      </c>
+      <c r="M46" s="7">
+        <v>401</v>
+      </c>
+      <c r="P46" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="R46" s="19"/>
+      <c r="S46" s="10"/>
+      <c r="T46" s="18"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+      <c r="X46" s="1"/>
+      <c r="Y46" s="1"/>
+    </row>
+    <row r="47" spans="1:25">
+      <c r="A47" s="6">
+        <v>46092</v>
+      </c>
+      <c r="C47" s="9">
+        <v>109</v>
+      </c>
+      <c r="E47" s="9">
+        <v>109</v>
+      </c>
+      <c r="N47" s="9">
+        <v>109</v>
+      </c>
+      <c r="O47" s="9">
+        <v>109</v>
+      </c>
+      <c r="P47" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="R47" s="19"/>
+      <c r="S47" s="10"/>
+      <c r="T47" s="18"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+      <c r="X47" s="1"/>
+      <c r="Y47" s="1"/>
+    </row>
+    <row r="48" spans="1:25">
+      <c r="A48" s="6">
+        <v>46094</v>
+      </c>
+      <c r="B48" s="7">
+        <v>809</v>
+      </c>
+      <c r="D48" s="7">
+        <v>809</v>
+      </c>
+      <c r="F48" s="7">
+        <v>809</v>
+      </c>
+      <c r="L48" s="7">
+        <v>809</v>
+      </c>
+      <c r="M48" s="7">
+        <v>809</v>
+      </c>
+      <c r="P48" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="R48" s="19"/>
+      <c r="S48" s="10"/>
+      <c r="T48" s="18"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+      <c r="X48" s="1"/>
+      <c r="Y48" s="1"/>
+    </row>
+    <row r="49" spans="1:25">
+      <c r="A49" s="6">
+        <v>46099</v>
+      </c>
+      <c r="B49" s="8">
+        <v>105</v>
+      </c>
+      <c r="C49" s="27">
+        <v>107</v>
+      </c>
+      <c r="E49" s="8">
+        <v>105</v>
+      </c>
+      <c r="F49" s="8">
+        <v>105</v>
+      </c>
+      <c r="L49" s="8">
+        <v>105</v>
+      </c>
+      <c r="P49" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="R49" s="19"/>
+      <c r="S49" s="10"/>
+      <c r="T49" s="18"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+      <c r="X49" s="1"/>
+      <c r="Y49" s="1"/>
+    </row>
+    <row r="50" spans="1:25">
+      <c r="A50" s="6">
+        <v>46101</v>
+      </c>
+      <c r="C50" s="9">
+        <v>807</v>
+      </c>
+      <c r="D50" s="7">
+        <v>801</v>
+      </c>
+      <c r="E50" s="7">
+        <v>801</v>
+      </c>
+      <c r="H50" s="7">
+        <v>801</v>
+      </c>
+      <c r="I50" s="7">
+        <v>801</v>
+      </c>
+      <c r="J50" s="7">
+        <v>801</v>
+      </c>
+      <c r="K50" s="7">
+        <v>801</v>
+      </c>
+      <c r="L50" s="9">
+        <v>807</v>
+      </c>
+      <c r="M50" s="9">
+        <v>807</v>
+      </c>
+      <c r="P50" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="R50" s="19"/>
+      <c r="S50" s="10"/>
+      <c r="T50" s="18"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+      <c r="X50" s="1"/>
+      <c r="Y50" s="1"/>
+    </row>
+    <row r="51" spans="1:25">
+      <c r="A51" s="6">
+        <v>46102</v>
+      </c>
+      <c r="B51" s="8">
+        <v>505</v>
+      </c>
+      <c r="E51" s="9">
+        <v>502</v>
+      </c>
+      <c r="F51" s="8">
+        <v>505</v>
+      </c>
+      <c r="G51" s="8">
+        <v>505</v>
+      </c>
+      <c r="J51" s="8">
+        <v>505</v>
+      </c>
+      <c r="L51" s="8">
+        <v>505</v>
+      </c>
+      <c r="M51" s="8">
+        <v>505</v>
+      </c>
+      <c r="N51" s="8">
+        <v>505</v>
+      </c>
+      <c r="O51" s="8">
+        <v>505</v>
+      </c>
+      <c r="P51" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="R51" s="19"/>
+      <c r="S51" s="10"/>
+      <c r="T51" s="18"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+      <c r="X51" s="1"/>
+      <c r="Y51" s="1"/>
+    </row>
+    <row r="52" spans="1:25">
+      <c r="A52" s="6">
+        <v>46106</v>
+      </c>
+      <c r="B52" s="8">
+        <v>107</v>
+      </c>
+      <c r="E52" s="8">
+        <v>107</v>
+      </c>
+      <c r="F52" s="8">
+        <v>107</v>
+      </c>
+      <c r="G52" s="8">
+        <v>107</v>
+      </c>
+      <c r="L52" s="8">
+        <v>107</v>
+      </c>
+      <c r="M52" s="8">
+        <v>107</v>
+      </c>
+      <c r="N52" s="8">
+        <v>107</v>
+      </c>
+      <c r="O52" s="8">
+        <v>107</v>
+      </c>
+      <c r="P52" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="R52" s="19"/>
+      <c r="S52" s="10"/>
+      <c r="T52" s="18"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+      <c r="X52" s="1"/>
+      <c r="Y52" s="1"/>
+    </row>
+    <row r="53" spans="1:25">
+      <c r="A53" s="6">
+        <v>46108</v>
+      </c>
+      <c r="C53" s="8">
+        <v>813</v>
+      </c>
+      <c r="E53" s="8">
+        <v>813</v>
+      </c>
+      <c r="M53" s="8">
+        <v>813</v>
+      </c>
+      <c r="P53" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="R53" s="19"/>
+      <c r="S53" s="10"/>
+      <c r="T53" s="18"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+      <c r="X53" s="1"/>
+      <c r="Y53" s="1"/>
+    </row>
+    <row r="54" spans="1:25">
+      <c r="A54" s="6">
+        <v>46113</v>
+      </c>
+      <c r="B54" s="27">
+        <v>105</v>
+      </c>
+      <c r="F54" s="27">
+        <v>105</v>
+      </c>
+      <c r="G54" s="27">
+        <v>105</v>
+      </c>
+      <c r="J54" s="8">
+        <v>101</v>
+      </c>
+      <c r="L54" s="27">
+        <v>105</v>
+      </c>
+      <c r="M54" s="27">
+        <v>105</v>
+      </c>
+      <c r="N54" s="27">
+        <v>105</v>
+      </c>
+      <c r="O54" s="27">
+        <v>105</v>
+      </c>
+      <c r="P54" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="R54" s="19"/>
+      <c r="S54" s="10"/>
+      <c r="T54" s="18"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+      <c r="X54" s="1"/>
+      <c r="Y54" s="1"/>
+    </row>
+    <row r="55" spans="1:25">
+      <c r="A55" s="6">
+        <v>46115</v>
+      </c>
+      <c r="B55" s="8">
+        <v>809</v>
+      </c>
+      <c r="C55" s="8">
+        <v>809</v>
+      </c>
+      <c r="D55" s="8">
+        <v>809</v>
+      </c>
+      <c r="E55" s="7">
+        <v>805</v>
+      </c>
+      <c r="F55" s="8">
+        <v>809</v>
+      </c>
+      <c r="G55" s="8">
+        <v>809</v>
+      </c>
+      <c r="H55" s="8">
+        <v>809</v>
+      </c>
+      <c r="I55" s="8">
+        <v>809</v>
+      </c>
+      <c r="J55" s="8">
+        <v>809</v>
+      </c>
+      <c r="K55" s="8">
+        <v>809</v>
+      </c>
+      <c r="L55" s="8">
+        <v>809</v>
+      </c>
+      <c r="M55" s="8">
+        <v>809</v>
+      </c>
+      <c r="N55" s="7">
+        <v>805</v>
+      </c>
+      <c r="O55" s="7">
+        <v>805</v>
+      </c>
+      <c r="P55" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="R55" s="19"/>
+      <c r="S55" s="10"/>
+      <c r="T55" s="18"/>
+      <c r="U55" s="1"/>
+      <c r="V55" s="1"/>
+      <c r="W55" s="1"/>
+      <c r="X55" s="1"/>
+      <c r="Y55" s="1"/>
+    </row>
+    <row r="56" spans="1:25">
+      <c r="A56" s="6">
+        <v>46116</v>
+      </c>
+      <c r="B56" s="8">
+        <v>410</v>
+      </c>
+      <c r="D56" s="8">
+        <v>410</v>
+      </c>
+      <c r="F56" s="8">
+        <v>410</v>
+      </c>
+      <c r="H56" s="8">
+        <v>410</v>
+      </c>
+      <c r="I56" s="8">
+        <v>410</v>
+      </c>
+      <c r="J56" s="8">
+        <v>410</v>
+      </c>
+      <c r="K56" s="8">
+        <v>410</v>
+      </c>
+      <c r="L56" s="8">
+        <v>410</v>
+      </c>
+      <c r="M56" s="8">
+        <v>410</v>
+      </c>
+      <c r="O56" s="8">
+        <v>410</v>
+      </c>
+      <c r="P56" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="R56" s="19"/>
+      <c r="S56" s="10"/>
+      <c r="T56" s="18"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1"/>
+      <c r="X56" s="1"/>
+      <c r="Y56" s="1"/>
+    </row>
+    <row r="57" spans="1:25">
+      <c r="B57" s="33"/>
+      <c r="C57" s="33"/>
+      <c r="D57" s="33"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="33"/>
+      <c r="G57" s="33"/>
+      <c r="H57" s="33"/>
+      <c r="I57" s="33"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="33"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="33"/>
+      <c r="R57" s="19"/>
+      <c r="S57" s="10"/>
+      <c r="T57" s="18"/>
+      <c r="U57" s="1"/>
+      <c r="V57" s="1"/>
+      <c r="W57" s="1"/>
+      <c r="X57" s="1"/>
+      <c r="Y57" s="1"/>
+    </row>
+    <row r="58" spans="1:25" ht="26.25">
+      <c r="B58" s="33"/>
+      <c r="C58" s="33"/>
+      <c r="D58" s="33"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="33"/>
+      <c r="G58" s="33"/>
+      <c r="H58" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="I58" s="33"/>
+      <c r="J58" s="33"/>
+      <c r="K58" s="33"/>
+      <c r="L58" s="33"/>
+      <c r="M58" s="33"/>
+      <c r="N58" s="33"/>
+      <c r="O58" s="33"/>
+      <c r="R58" s="19"/>
+      <c r="S58" s="10"/>
+      <c r="T58" s="18"/>
+      <c r="U58" s="1"/>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1"/>
+      <c r="X58" s="1"/>
+      <c r="Y58" s="1"/>
+    </row>
+    <row r="59" spans="1:25">
+      <c r="R59" s="19"/>
+      <c r="S59" s="10"/>
+      <c r="T59" s="18"/>
+      <c r="U59" s="1"/>
+      <c r="V59" s="1"/>
+      <c r="W59" s="1"/>
+      <c r="X59" s="1"/>
+      <c r="Y59" s="1"/>
+    </row>
+    <row r="60" spans="1:25">
+      <c r="A60" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L60" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N60" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="O60" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="P60" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="R60" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="S60" s="1"/>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1"/>
+      <c r="X60" s="1"/>
+      <c r="Y60" s="1"/>
+    </row>
+    <row r="61" spans="1:25">
+      <c r="R61" s="3"/>
+      <c r="S61" s="1"/>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1"/>
+      <c r="X61" s="1"/>
+      <c r="Y61" s="1"/>
+    </row>
+    <row r="62" spans="1:25" ht="18">
+      <c r="A62" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="C62" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="D62" s="31">
+        <v>1.25</v>
+      </c>
+      <c r="E62" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="F62" s="31">
+        <v>1.25</v>
+      </c>
+      <c r="G62" s="31">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="H62" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="I62" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="J62" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="K62" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="L62" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="M62" s="31">
+        <v>1.25</v>
+      </c>
+      <c r="N62" s="31">
+        <v>1.5</v>
+      </c>
+      <c r="O62" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="R62" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="S62" s="10"/>
+      <c r="T62" s="18"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1"/>
+      <c r="X62" s="1"/>
+      <c r="Y62" s="1"/>
+    </row>
+    <row r="63" spans="1:25">
+      <c r="R63" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="S63" s="10"/>
+      <c r="T63" s="18"/>
+      <c r="U63" s="1"/>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1"/>
+      <c r="X63" s="1"/>
+      <c r="Y63" s="1"/>
+    </row>
+    <row r="64" spans="1:25" ht="18">
+      <c r="A64" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B64" s="13"/>
+      <c r="C64" s="14"/>
+      <c r="D64" s="14"/>
+      <c r="E64" s="14"/>
+      <c r="F64" s="13"/>
+      <c r="G64" s="13"/>
+      <c r="H64" s="13"/>
+      <c r="I64" s="13"/>
+      <c r="J64" s="13"/>
+      <c r="K64" s="13"/>
+      <c r="L64" s="13"/>
+      <c r="R64" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="S64" s="10"/>
+      <c r="T64" s="18"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1"/>
+      <c r="X64" s="1"/>
+      <c r="Y64" s="1"/>
+    </row>
+    <row r="65" spans="1:25" ht="18">
+      <c r="A65" s="12"/>
+      <c r="B65" s="13"/>
+      <c r="C65" s="14"/>
+      <c r="D65" s="14"/>
+      <c r="E65" s="14"/>
+      <c r="F65" s="13"/>
+      <c r="G65" s="13"/>
+      <c r="H65" s="13"/>
+      <c r="I65" s="13"/>
+      <c r="J65" s="13"/>
+      <c r="K65" s="13"/>
+      <c r="L65" s="13"/>
+      <c r="R65" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="S65" s="10"/>
+      <c r="T65" s="18"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+      <c r="X65" s="1"/>
+      <c r="Y65" s="1"/>
+    </row>
+    <row r="66" spans="1:25" ht="18">
+      <c r="A66" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="13"/>
+      <c r="C66" s="14"/>
+      <c r="D66" s="14"/>
+      <c r="E66" s="14"/>
+      <c r="F66" s="13"/>
+      <c r="G66" s="13"/>
+      <c r="H66" s="13"/>
+      <c r="I66" s="13"/>
+      <c r="J66" s="13"/>
+      <c r="K66" s="13"/>
+      <c r="L66" s="13"/>
+      <c r="R66" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="S66" s="10"/>
+      <c r="T66" s="18"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+      <c r="X66" s="1"/>
+      <c r="Y66" s="1"/>
+    </row>
+    <row r="67" spans="1:25" ht="18">
+      <c r="A67" s="15"/>
+      <c r="B67" s="13"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="14"/>
+      <c r="E67" s="14"/>
+      <c r="F67" s="13"/>
+      <c r="G67" s="13"/>
+      <c r="H67" s="13"/>
+      <c r="I67" s="13"/>
+      <c r="J67" s="13"/>
+      <c r="K67" s="13"/>
+      <c r="L67" s="13"/>
+      <c r="R67" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="S67" s="10"/>
+      <c r="T67" s="18"/>
+      <c r="U67" s="1"/>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1"/>
+      <c r="X67" s="1"/>
+      <c r="Y67" s="1"/>
+    </row>
+    <row r="68" spans="1:25" ht="18">
+      <c r="A68" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C68" s="10"/>
+      <c r="D68" s="14"/>
+      <c r="E68" s="14"/>
+      <c r="F68" s="13"/>
+      <c r="G68" s="13"/>
+      <c r="H68" s="13"/>
+      <c r="I68" s="13"/>
+      <c r="J68" s="13"/>
+      <c r="K68" s="13"/>
+      <c r="L68" s="13"/>
+      <c r="R68" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="S68" s="10"/>
+      <c r="T68" s="18"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+      <c r="X68" s="1"/>
+      <c r="Y68" s="1"/>
+    </row>
+    <row r="69" spans="1:25" ht="18">
+      <c r="A69" s="12"/>
+      <c r="C69" s="10"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="10"/>
+      <c r="R69" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="10" t="s">
-[...97 lines deleted...]
-      <c r="O5" s="6" t="s">
+      <c r="S69" s="10"/>
+      <c r="T69" s="18"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+      <c r="X69" s="1"/>
+      <c r="Y69" s="1"/>
+    </row>
+    <row r="70" spans="1:25" s="22" customFormat="1">
+      <c r="A70" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B70" s="7"/>
+      <c r="C70" s="10"/>
+      <c r="D70" s="10"/>
+      <c r="E70" s="10"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+      <c r="J70" s="7"/>
+      <c r="K70" s="7"/>
+      <c r="L70" s="7"/>
+      <c r="M70" s="7"/>
+      <c r="N70" s="7"/>
+      <c r="O70" s="7"/>
+      <c r="P70" s="7"/>
+      <c r="Q70" s="21"/>
+      <c r="R70" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="S70" s="10"/>
+      <c r="T70" s="18"/>
+      <c r="U70" s="1"/>
+      <c r="V70" s="23"/>
+      <c r="W70" s="23"/>
+      <c r="X70" s="23"/>
+      <c r="Y70" s="23"/>
+    </row>
+    <row r="71" spans="1:25" s="22" customFormat="1">
+      <c r="A71" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="10"/>
+      <c r="E71" s="10"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+      <c r="J71" s="7"/>
+      <c r="K71" s="7"/>
+      <c r="L71" s="7"/>
+      <c r="M71" s="7"/>
+      <c r="N71" s="7"/>
+      <c r="O71" s="7"/>
+      <c r="P71" s="7"/>
+      <c r="Q71" s="21"/>
+      <c r="R71" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="P5" s="14">
-[...5 lines deleted...]
-      <c r="R5" s="13" t="s">
+      <c r="S71" s="10"/>
+      <c r="T71" s="18"/>
+      <c r="U71" s="1"/>
+    </row>
+    <row r="72" spans="1:25" s="22" customFormat="1">
+      <c r="A72" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="10"/>
+      <c r="E72" s="10"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+      <c r="J72" s="7"/>
+      <c r="K72" s="7"/>
+      <c r="L72" s="7"/>
+      <c r="M72" s="7"/>
+      <c r="N72" s="7"/>
+      <c r="O72" s="7"/>
+      <c r="P72" s="7"/>
+      <c r="Q72" s="21"/>
+      <c r="R72" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="S72" s="10"/>
+      <c r="T72" s="18"/>
+      <c r="U72" s="1"/>
+    </row>
+    <row r="73" spans="1:25">
+      <c r="R73" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="V5" s="1"/>
-[...55 lines deleted...]
-      <c r="R6" s="13" t="s">
+      <c r="S73" s="10"/>
+      <c r="T73" s="18"/>
+      <c r="U73" s="1"/>
+    </row>
+    <row r="74" spans="1:25" ht="18">
+      <c r="A74" s="26"/>
+      <c r="R74" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="V6" s="1"/>
-[...50 lines deleted...]
-      <c r="R7" s="13" t="s">
+      <c r="S74" s="10"/>
+      <c r="T74" s="18"/>
+      <c r="U74" s="1"/>
+    </row>
+    <row r="75" spans="1:25" ht="18">
+      <c r="A75" s="25"/>
+      <c r="R75" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="V7" s="1"/>
-[...746 lines deleted...]
-      <c r="A35" s="22"/>
+      <c r="S75" s="10"/>
+      <c r="T75" s="18"/>
+      <c r="U75" s="1"/>
+    </row>
+    <row r="76" spans="1:25">
+      <c r="A76" s="24"/>
+      <c r="R76" s="19"/>
+      <c r="S76" s="10"/>
+      <c r="T76" s="18"/>
+      <c r="U76" s="1"/>
+    </row>
+    <row r="77" spans="1:25">
+      <c r="A77" s="24"/>
+      <c r="R77" s="19"/>
+      <c r="S77" s="10"/>
+      <c r="T77" s="18"/>
+      <c r="U77" s="1"/>
+    </row>
+    <row r="78" spans="1:25">
+      <c r="A78" s="24"/>
+      <c r="R78" s="19"/>
+      <c r="S78" s="10"/>
+      <c r="T78" s="18"/>
+      <c r="U78" s="1"/>
+    </row>
+    <row r="79" spans="1:25">
+      <c r="A79" s="24"/>
+      <c r="R79" s="19"/>
+      <c r="S79" s="10"/>
+      <c r="T79" s="18"/>
+      <c r="U79" s="1"/>
+    </row>
+    <row r="80" spans="1:25">
+      <c r="A80" s="24"/>
+      <c r="R80" s="19"/>
+      <c r="S80" s="10"/>
+      <c r="T80" s="18"/>
+      <c r="U80" s="1"/>
+    </row>
+    <row r="81" spans="18:21">
+      <c r="R81" s="19"/>
+      <c r="S81" s="10"/>
+      <c r="T81" s="18"/>
+      <c r="U81" s="1"/>
+    </row>
+    <row r="82" spans="18:21">
+      <c r="R82" s="19"/>
+      <c r="S82" s="10"/>
+      <c r="T82" s="18"/>
+      <c r="U82" s="1"/>
+    </row>
+    <row r="83" spans="18:21">
+      <c r="R83" s="19"/>
+      <c r="S83" s="10"/>
+      <c r="T83" s="18"/>
+      <c r="U83" s="1"/>
+    </row>
+    <row r="84" spans="18:21">
+      <c r="R84" s="19"/>
+      <c r="S84" s="10"/>
+      <c r="T84" s="18"/>
+      <c r="U84" s="1"/>
+    </row>
+    <row r="85" spans="18:21">
+      <c r="R85" s="19"/>
+      <c r="S85" s="10"/>
+      <c r="T85" s="18"/>
+      <c r="U85" s="1"/>
+    </row>
+    <row r="86" spans="18:21">
+      <c r="R86" s="19"/>
+      <c r="S86" s="10"/>
+      <c r="T86" s="18"/>
+      <c r="U86" s="1"/>
+    </row>
+    <row r="87" spans="18:21">
+      <c r="R87" s="19"/>
+      <c r="S87" s="10"/>
+      <c r="T87" s="18"/>
+      <c r="U87" s="1"/>
+    </row>
+    <row r="88" spans="18:21">
+      <c r="R88" s="19"/>
+      <c r="S88" s="10"/>
+      <c r="T88" s="18"/>
+      <c r="U88" s="1"/>
+    </row>
+    <row r="89" spans="18:21">
+      <c r="R89" s="19"/>
+      <c r="S89" s="10"/>
+      <c r="T89" s="18"/>
+      <c r="U89" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A29" r:id="rId1"/>
-[...19 lines deleted...]
-    <hyperlink ref="A27" r:id="rId21"/>
+    <hyperlink ref="A70" r:id="rId1"/>
+    <hyperlink ref="A71" r:id="rId2"/>
+    <hyperlink ref="A72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId22"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maurice Rousset</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>